--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -12,269 +12,263 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Applications" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...13 lines deleted...]
-    <t>Date of Birth (DD/MM/YYYY)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Surname</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>UID</t>
+  </si>
+  <si>
+    <t>DOB (DD/MM/YYYY)</t>
+  </si>
+  <si>
+    <t>Gender (M/F)</t>
+  </si>
+  <si>
+    <t>Current School</t>
+  </si>
+  <si>
+    <t>Mother Tongue / First Language</t>
+  </si>
+  <si>
+    <t>Cell # 1</t>
+  </si>
+  <si>
+    <t>Cell # 2</t>
+  </si>
+  <si>
+    <t>Learner Residential Address</t>
   </si>
   <si>
     <t>Place of Birth</t>
   </si>
   <si>
-    <t>Gender (M/F)</t>
-[...1 lines deleted...]
-  <si>
     <t>Nationality</t>
   </si>
   <si>
-    <t>Home Language</t>
-[...1 lines deleted...]
-  <si>
     <t>Religion</t>
   </si>
   <si>
-    <t>ECD Centre / Previous School</t>
-[...1 lines deleted...]
-  <si>
     <t>Previous Grade</t>
   </si>
   <si>
     <t>Special Needs / Support</t>
   </si>
   <si>
     <t>Guardian 1 Full Name</t>
   </si>
   <si>
     <t>Guardian 1 Relationship</t>
   </si>
   <si>
     <t>Guardian 1 ID Number</t>
   </si>
   <si>
     <t>Guardian 1 Occupation</t>
   </si>
   <si>
-    <t>Guardian 1 Phone</t>
-[...1 lines deleted...]
-  <si>
     <t>Guardian 1 Email</t>
   </si>
   <si>
     <t>Guardian 2 Full Name</t>
   </si>
   <si>
     <t>Guardian 2 Relationship</t>
   </si>
   <si>
-    <t>Guardian 2 Phone</t>
-[...4 lines deleted...]
-  <si>
     <t>Constituency</t>
   </si>
   <si>
     <t>Postal Address</t>
   </si>
   <si>
     <t>Khomas Resident (Yes/No)</t>
   </si>
   <si>
     <t>Learner Lives With</t>
   </si>
   <si>
     <t>Siblings at this School</t>
   </si>
   <si>
     <t>Allergies / Medical Conditions</t>
   </si>
   <si>
     <t>Chronic Medication</t>
   </si>
   <si>
     <t>Medical Aid Scheme</t>
   </si>
   <si>
     <t>Medical Aid Number</t>
   </si>
   <si>
     <t>Emergency Contact Name</t>
   </si>
   <si>
     <t>Emergency Contact Phone</t>
   </si>
   <si>
-    <t>Pre-Primary</t>
+    <t>Origin School Code (Grade 8 auto-assign; leave UID blank)</t>
+  </si>
+  <si>
+    <t>Kaangundue</t>
   </si>
   <si>
     <t>Trinity</t>
   </si>
   <si>
-    <t>Kaangundue</t>
-[...1 lines deleted...]
-  <si>
     <t>15/07/2020</t>
   </si>
   <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Kleine Professor College</t>
+  </si>
+  <si>
+    <t>Otjiherero</t>
+  </si>
+  <si>
+    <t>+264 81 355 7813</t>
+  </si>
+  <si>
+    <t>+264 81 369 8853</t>
+  </si>
+  <si>
+    <t>Erf 123, Otjomuise</t>
+  </si>
+  <si>
     <t>Windhoek</t>
   </si>
   <si>
-    <t>F</t>
-[...1 lines deleted...]
-  <si>
     <t>Namibian</t>
   </si>
   <si>
-    <t>Otjiherero</t>
-[...1 lines deleted...]
-  <si>
     <t>Christian</t>
   </si>
   <si>
-    <t>Kleine Professor College</t>
-[...1 lines deleted...]
-  <si>
     <t>Maria Kaangundue</t>
   </si>
   <si>
     <t>Mother</t>
   </si>
   <si>
     <t>Nurse</t>
   </si>
   <si>
-    <t>+264 81 355 7813</t>
-[...1 lines deleted...]
-  <si>
     <t>maria.k@example.com</t>
   </si>
   <si>
     <t>Joseph Kaangundue</t>
   </si>
   <si>
     <t>Father</t>
   </si>
   <si>
-    <t>+264 81 369 8853</t>
-[...4 lines deleted...]
-  <si>
     <t>Samora Machel</t>
   </si>
   <si>
     <t>PO Box 1234, Windhoek</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Both parents</t>
   </si>
   <si>
-    <t>None</t>
-[...1 lines deleted...]
-  <si>
     <t>PSEMAS</t>
   </si>
   <si>
     <t>PS123456</t>
   </si>
   <si>
-    <t>Grade 8</t>
+    <t>Iipinge</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
-    <t>Shilongo</t>
-[...1 lines deleted...]
-  <si>
     <t>22/10/2013</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
+    <t>Havana Primary School</t>
+  </si>
+  <si>
     <t>Oshiwambo</t>
   </si>
   <si>
+    <t>+264 81 394 4641</t>
+  </si>
+  <si>
+    <t>Erf 731, Havana</t>
+  </si>
+  <si>
     <t>Lutheran</t>
   </si>
   <si>
-    <t>Havana Primary School</t>
-[...2 lines deleted...]
-    <t>Anna Shilongo</t>
+    <t>Anna Iipinge</t>
   </si>
   <si>
     <t>Teacher</t>
   </si>
   <si>
-    <t>+264 81 394 4641</t>
-[...5 lines deleted...]
-    <t>Erf 731, Havana</t>
+    <t>anna.i@example.com</t>
   </si>
   <si>
     <t>Moses !Garoeb</t>
   </si>
   <si>
     <t>PO Box 60903, Katutura</t>
   </si>
   <si>
     <t>Sibling in Grade 10</t>
   </si>
   <si>
     <t>Asthma</t>
   </si>
   <si>
     <t>Inhaler</t>
   </si>
   <si>
     <t>PS998877</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -612,95 +606,96 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH3"/>
+  <dimension ref="A1:AI3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AH1"/>
+      <selection activeCell="A1" sqref="A1:AI1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="56.558" bestFit="true" customWidth="true" style="0"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="28.136" bestFit="true" customWidth="true" style="0"/>
-[...9 lines deleted...]
-    <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="68.269" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -759,239 +754,236 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="1" t="s">
         <v>33</v>
       </c>
+      <c r="AI1" s="1" t="s">
+        <v>34</v>
+      </c>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:35">
       <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2">
         <v>2051234</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
         <v>38</v>
       </c>
       <c r="G2" t="s">
         <v>39</v>
       </c>
       <c r="H2" t="s">
         <v>40</v>
       </c>
       <c r="I2" t="s">
         <v>41</v>
       </c>
       <c r="J2" t="s">
         <v>42</v>
       </c>
       <c r="K2" t="s">
         <v>43</v>
       </c>
+      <c r="L2" t="s">
+        <v>44</v>
+      </c>
+      <c r="M2" t="s">
+        <v>45</v>
+      </c>
       <c r="N2" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="P2">
+        <v>46</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R2" t="s">
+        <v>48</v>
+      </c>
+      <c r="S2">
         <v>89072100123</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
       <c r="X2" t="s">
         <v>53</v>
       </c>
       <c r="Y2" t="s">
         <v>54</v>
       </c>
       <c r="Z2" t="s">
         <v>55</v>
       </c>
       <c r="AA2" t="s">
         <v>56</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AE2" t="s">
         <v>57</v>
       </c>
-      <c r="AC2" t="s">
-[...5 lines deleted...]
-      <c r="AE2" t="s">
+      <c r="AF2" t="s">
         <v>58</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AG2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
         <v>59</v>
       </c>
-      <c r="AG2" t="s">
-[...7 lines deleted...]
-      <c r="A3">
+      <c r="C3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D3">
         <v>8800001</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>61</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>62</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>63</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="I3" t="s">
         <v>65</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>66</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M3" t="s">
+        <v>45</v>
+      </c>
+      <c r="N3" t="s">
         <v>67</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>7</v>
       </c>
-      <c r="N3" t="s">
+      <c r="Q3" t="s">
         <v>68</v>
       </c>
-      <c r="O3" t="s">
-[...2 lines deleted...]
-      <c r="P3">
+      <c r="R3" t="s">
+        <v>48</v>
+      </c>
+      <c r="S3">
         <v>86031500456</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="T3" t="s">
         <v>69</v>
       </c>
-      <c r="R3" t="s">
+      <c r="U3" t="s">
         <v>70</v>
       </c>
-      <c r="S3" t="s">
+      <c r="X3" t="s">
         <v>71</v>
       </c>
-      <c r="W3" t="s">
+      <c r="Y3" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="Z3" t="s">
         <v>55</v>
       </c>
       <c r="AA3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AB3" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>74</v>
+      </c>
+      <c r="AD3" t="s">
         <v>75</v>
       </c>
-      <c r="AC3" t="s">
+      <c r="AE3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AF3" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="AG3" t="s">
         <v>68</v>
       </c>
       <c r="AH3" t="s">
-        <v>70</v>
+        <v>65</v>
+      </c>
+      <c r="AI3">
+        <v>8548</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">